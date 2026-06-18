--- v0 (2026-03-24)
+++ v1 (2026-06-18)
@@ -135,51 +135,51 @@
   <si>
     <t>Paulo Muniz da Saúde</t>
   </si>
   <si>
     <t>Indicação n.º 08/2026 do Vereador Paulo Roberto Muniz, no qual solicita ao Chefe do Poder Executivo Municipal que, no exercício de sua competência administrativa e observados os critérios de conveniência e oportunidade, determine ao setor competente a realização da pintura e sinalização das faixas destinadas ao embarque e desembarque de ônibus em frente às unidades escolares do Município.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
     <t>Alexandre Nunes Xeva</t>
   </si>
   <si>
     <t>Indicação n.º 09/2026 do Vereador Alexandre Nunes Benedito, no qual solicita o envio do presente expediente ao Chefe do Poder Executivo local, indicando que, no âmbito de sua discricionariedade administrativa e observada a legalidade, sejam adotadas as providências necessárias para a aquisição e instalação de câmeras de monitoramento na pista de caminhada, em seu início, meio e fim.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 14/2026 que autoriza a abertura de crédito adicional suplementar no orçamento para 2026 no valor de R$ 1.200.000,00 para despesas de custeio a ser executado pelo Fundo Municipal de Saúde de Peabiru.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 15 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei n° 15/2026 que altera a Lei Ordinária n° 685/2008 e dá outras providencias.</t>
+    <t>Projeto de Lei n° 15/2026 que altera a Lei Ordinária n° 685/2008, desmembrando a atual Secretaria Municipal de Agricultura, Desenvolvimento Econômico, Meio Ambiente e Turismo, em Secretaria Municipal de Agricultura e Meio Ambiente e Secretaria Municipal de Turismo, Desenvolvimento Econômico e inovação Técnológica,  e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei 16/2026 que altera a Lei Ordinária n° 685/2008 e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 17/2026 que dispõe sobre a Politica Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher ( FMDM) de Peabiru, e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>