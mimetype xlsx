--- v0 (2026-02-07)
+++ v1 (2026-06-22)
@@ -87,51 +87,51 @@
   <si>
     <t>PROJETO DE LEI 02/2026: Autoriza a abertura de crédito adicional suplementar no orçamento para 2026, no valor de R$ 3.700.000,00 para aquisição de equipamentos rodoviários.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2026: Autoriza a abertura de crédito adicional especial no orçamento geral do Município para o exercício de 2026 no valor de R$ 60.000,00 para pagamento de contribuições ao consórcio CONDESCON</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2026: Autoriza a abertura de crédito adicional suplementar no orçamento para 2026no valor de R$ 450.000,00 para aquisição de 1 veículos para o transporte de pacientes.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2026: Autoriza a abertura de crédito adicional suplementar no orçamento para 2026 no valor de R$ 1.999.582,39 para execução da efecientização energética das instalações do consumidor.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei n º 06/2026: Autoriza a abertura de crédito adicional especial no orçamento para 2026 no valor de R$ 222.381,00 para aquisição de materiais e prestadores de serviços do Fundo Municipal da Criança e Adolescente.</t>
+    <t>Projeto de Lei n º 06/2026: Autoriza a abertura de crédito adicional especial no orçamento para 2026 no valor de R$ 222.381,00 para aquisição de materiais e prestadores de serviços do Fundo Municipal da Criança e Adolescente com recursos financeiros da deliberação do Fundo para a Infancia e Adolescência FIA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2026: Autoriza a abertura de crédito adicional especial no orçamento para 2026 no valor de R$ 709.645,18 para a construção do CRAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 08/2026 que autoriza o Executivo Municipal a abrir crédito adicional especial no orçamento para 2026, no valor de R$428.567,10 para a conclusão da obra da Quadra de Esportes da Escola Emília de Menezes.</t>
   </si>
   <si>
     <t>Ofício do Executivo Municipal nº 2 de 2026</t>
   </si>
   <si>
     <t>Oficio n.º 24/2026 do Prefeito Municipal solicitando apreciação de Regime de Urgência e convocação de extraordinárias para votação dos Projetos de Lei n.º 01/2026 ao 08/2026.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>João Santana</t>
   </si>